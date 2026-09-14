--- v0 (2026-06-15)
+++ v1 (2026-09-14)
@@ -1,581 +1,1341 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
+    <w:p w14:paraId="5F107433" w14:textId="77777777" w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
       <w:pPr>
         <w:pStyle w:val="Normlnywebov"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Statutory authorization of the legal representative of a child for travelling abroad accompanied by a non-parent</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
+    <w:p w14:paraId="1546BC98" w14:textId="77777777" w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
-[...29 lines deleted...]
-    <w:p w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
+    <w:p w14:paraId="55BDD48E" w14:textId="77777777" w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I the undersigned Mr / Ms * (name and surname) .............................................................., </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E903468" w14:textId="77777777" w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">being the child´s father / mother / other * ............., exercising parental authority of this child, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
+    <w:p w14:paraId="2D377E68" w14:textId="77777777" w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
       </w:pPr>
       <w:r>
         <w:t>born in (place) ............................ on (date) ............................................,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
+    <w:p w14:paraId="44F922BD" w14:textId="77777777" w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">with permanent address .............................................................................................., </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
+    <w:p w14:paraId="24B68707" w14:textId="77777777" w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
       </w:pPr>
       <w:r>
         <w:t>identification number / passport number*..........................................................,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
+    <w:p w14:paraId="0966CD45" w14:textId="77777777" w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
       </w:pPr>
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
-[...21 lines deleted...]
-    <w:p w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
+    <w:p w14:paraId="47DD8C9C" w14:textId="6F5DAE11" w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>hereby authorize my son / daughter / other *</w:t>
+      </w:r>
+      <w:r w:rsidR="00C742EF">
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ...................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19680D86" w14:textId="77777777" w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(name and surname) ................................................................................, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47DB80C8" w14:textId="77777777" w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
       </w:pPr>
       <w:r>
         <w:t>born in (place) ............................ on (date) ............................................,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
+    <w:p w14:paraId="4AE84DD9" w14:textId="77777777" w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">with permanent address.............................................................................................., </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
+    <w:p w14:paraId="4CFF6BD4" w14:textId="77777777" w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
       </w:pPr>
       <w:r>
         <w:t>passport number ...................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
+    <w:p w14:paraId="7DD8705D" w14:textId="77777777" w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
       </w:pPr>
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
+    <w:p w14:paraId="735BA382" w14:textId="77777777" w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">to travel to (country).............................................................................., </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
+    <w:p w14:paraId="1D9C98A8" w14:textId="77777777" w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
       </w:pPr>
       <w:r>
         <w:t>from ................................to........................................ (dates)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
+    <w:p w14:paraId="1B992433" w14:textId="77777777" w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
       </w:pPr>
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
-[...29 lines deleted...]
-    <w:p w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
+    <w:p w14:paraId="5D0E70B9" w14:textId="77777777" w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">in the company of Mr / Ms * (name and surname) ...........................................................,  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E074BE4" w14:textId="77777777" w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
       </w:pPr>
       <w:r>
         <w:t>being the child´s mother / father / grandparent / other * ................................,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
+    <w:p w14:paraId="48F725C5" w14:textId="77777777" w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
       </w:pPr>
       <w:r>
         <w:t>born in (place) ............................ on (date) ............................................,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
+    <w:p w14:paraId="4C70DC65" w14:textId="77777777" w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">with permanent address .............................................................................................., </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
+    <w:p w14:paraId="20C3E2C3" w14:textId="77777777" w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
       </w:pPr>
       <w:r>
         <w:t>identification number / passport number*...........................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
+    <w:p w14:paraId="15DF250A" w14:textId="77777777" w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
       </w:pPr>
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
+    <w:p w14:paraId="2C9CAE13" w14:textId="77777777" w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">This authorization applies only for the above mentioned trip and is valid </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
+        <w:t>This authorization applies only for the above mentioned trip and is valid from .….(day) ..… to …(day)……</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11CEE6A6" w14:textId="77777777" w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
       </w:pPr>
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
+    <w:p w14:paraId="49731651" w14:textId="77777777" w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>In (place)………</w:t>
-[...17 lines deleted...]
-    <w:p w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
+        <w:t>In (place)………….. on (date) …………….                             Signature: …………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F2BFB1D" w14:textId="77777777" w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
+    <w:p w14:paraId="354D71A2" w14:textId="77777777" w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
+    <w:p w14:paraId="770D357B" w14:textId="77777777" w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Place for the notary or consular legalization of the delegating person´s signature.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
+    <w:p w14:paraId="50C9A386" w14:textId="77777777" w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
+    <w:p w14:paraId="62931EA0" w14:textId="77777777" w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
+    <w:p w14:paraId="410ABCE3" w14:textId="77777777" w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
+    <w:p w14:paraId="53FD255C" w14:textId="77777777" w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
+    <w:p w14:paraId="7F084988" w14:textId="77777777" w:rsidR="00C742EF" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
+    <w:p w14:paraId="3F38A797" w14:textId="77777777" w:rsidR="00C742EF" w:rsidRDefault="00C742EF" w:rsidP="003C07C1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-    <w:p w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
+    </w:p>
+    <w:p w14:paraId="48520D57" w14:textId="77777777" w:rsidR="00C742EF" w:rsidRDefault="00C742EF" w:rsidP="003C07C1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
         <w:jc w:val="both"/>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59BE18C6" w14:textId="77777777" w:rsidR="00C742EF" w:rsidRDefault="00C742EF" w:rsidP="003C07C1">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57E10D55" w14:textId="0ED69927" w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>N o t e :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FC951BD" w14:textId="77777777" w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
+    <w:p w14:paraId="1951B407" w14:textId="77777777" w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The model of the statutory authorization above inducted is not a legally binding form, and each state may have other requirements for its content and form. </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
+        <w:t>The model of the statutory authorization above inducted is not a legally binding form, and each state may have other requirements for its content and form. Therefore the requirements on the statutory authorization have to be checked at the relevant authorities of the foreign destination country.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E742777" w14:textId="77777777" w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
-[...15 lines deleted...]
-    <w:p w:rsidR="001D3BB3" w:rsidRDefault="001D3BB3"/>
+    <w:p w14:paraId="791ADF89" w14:textId="054D321A" w:rsidR="003C07C1" w:rsidRDefault="003C07C1" w:rsidP="003C07C1">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">* </w:t>
+      </w:r>
+      <w:r w:rsidR="00C742EF" w:rsidRPr="00C742EF">
+        <w:t>Strike out as appropriate</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E6B411A" w14:textId="6A16E188" w:rsidR="001D3BB3" w:rsidRDefault="00C742EF" w:rsidP="00C742EF">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>** F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C742EF">
+        <w:t>or ex</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ample</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C742EF">
+        <w:t xml:space="preserve"> child placed in substitute personal care, child under guardianship, foster child, adopted child etc.</w:t>
+      </w:r>
+    </w:p>
     <w:sectPr w:rsidR="001D3BB3">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="062F37F8" w14:textId="77777777" w:rsidR="00E57821" w:rsidRDefault="00E57821" w:rsidP="00C742EF">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="22455004" w14:textId="77777777" w:rsidR="00E57821" w:rsidRDefault="00E57821" w:rsidP="00C742EF">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DengXian Light">
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DengXian">
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0A1926B0" w14:textId="5234B273" w:rsidR="00C742EF" w:rsidRDefault="00C742EF">
+    <w:pPr>
+      <w:pStyle w:val="Pta"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4AAED6B2" wp14:editId="2998750E">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="795020" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="5080" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1940732361" name="Textové pole 5" descr="INTERNÉ">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="795020" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2054E824" w14:textId="745A6E56" w:rsidR="00C742EF" w:rsidRPr="00C742EF" w:rsidRDefault="00C742EF" w:rsidP="00C742EF">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00C742EF">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                            <w:t>INTERNÉ</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4AAED6B2" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textové pole 5" o:spid="_x0000_s1028" type="#_x0000_t202" alt="INTERNÉ" style="position:absolute;margin-left:0;margin-top:0;width:62.6pt;height:29.65pt;z-index:251662336;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkvz8GEwIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xkc7sacYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0oOU62rqdiF5kiaX689zS/7bUiB+F8C6ai00lOiTAc6tbsKvrzefXp&#10;KyU+MFMzBUZU9Cg8vV18/DDvbClm0ICqhSNYxPiysxVtQrBllnneCM38BKwwGJTgNAt4dbusdqzD&#10;6lplszy/yjpwtXXAhffovR+CdJHqSyl4eJTSi0BURXG2kE6Xzm08s8WclTvHbNPy0xjsHVNo1hps&#10;ei51zwIje9f+U0q33IEHGSYcdAZStlykHXCbaf5qm03DrEi7IDjenmHy/68sfzhs7JMjof8GPRIY&#10;AemsLz064z69dDp+cVKCcYTweIZN9IFwdF7fFPkMIxxDn6+viqKIVbLLz9b58F2AJtGoqENWEljs&#10;sPZhSB1TYi8Dq1apxIwyfzmwZvRklwmjFfptT9q6orNx+i3UR1zKwcC3t3zVYus18+GJOSQYp0XR&#10;hkc8pIKuonCyKGnA/XrLH/MRd4xS0qFgKmpQ0ZSoHwb5mBVf8jwKLN3QcKOxTcb0Ji9i3Oz1HaAW&#10;p/gsLE9mTA5qNKUD/YKaXsZuGGKGY8+KbkfzLgzyxTfBxXKZklBLloW12VgeS0fMIqDP/Qtz9oR6&#10;QLoeYJQUK1+BP+TGP71d7gNSkJiJ+A5onmBHHSZuT28mCv3Pe8q6vOzFbwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAF1TienaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IfQdrK3GjDkGN&#10;IMSpqvIjrgQkODrxNo4ar9Os24a3x+VSLiuNZjTzbbGaXC+OOHLnScHtIgGB1HjTUavg8+Pl5h4E&#10;B01G955QwQ8yrMrZVaFz40/0jscqtCKWEOdagQ1hyKXkxqLTvPADUvS2fnQ6RDm20oz6FMtdL9Mk&#10;yaTTHcUFqwfcWGx21cEpyJ5e13b4yr7325TfuPa7UPlnpa7n0/oRRMApXMJwxo/oUEam2h/IsOgV&#10;xEfC3z176TIFUStYPtyBLAv5H778BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACS/PwYT&#10;AgAAIQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAF1T&#10;ienaAAAABAEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="2054E824" w14:textId="745A6E56" w:rsidR="00C742EF" w:rsidRPr="00C742EF" w:rsidRDefault="00C742EF" w:rsidP="00C742EF">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00C742EF">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                      <w:t>INTERNÉ</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1D40F8F1" w14:textId="25E7A794" w:rsidR="00C742EF" w:rsidRDefault="00C742EF">
+    <w:pPr>
+      <w:pStyle w:val="Pta"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4314A126" wp14:editId="30F5AAFB">
+              <wp:simplePos x="914400" y="9429750"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="795020" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="5080" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="183628060" name="Textové pole 6" descr="INTERNÉ">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="795020" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4A69D162" w14:textId="58927743" w:rsidR="00C742EF" w:rsidRPr="00C742EF" w:rsidRDefault="00C742EF" w:rsidP="00C742EF">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00C742EF">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                            <w:t>INTERNÉ</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4314A126" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textové pole 6" o:spid="_x0000_s1029" type="#_x0000_t202" alt="INTERNÉ" style="position:absolute;margin-left:0;margin-top:0;width:62.6pt;height:29.65pt;z-index:251663360;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDUML6OEgIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xkc7sacYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0oOU62rqdiF5kiaX689zS/7bUiB+F8C6ai00lOiTAc6tbsKvrzefXp&#10;KyU+MFMzBUZU9Cg8vV18/DDvbClm0ICqhSNYxPiysxVtQrBllnneCM38BKwwGJTgNAt4dbusdqzD&#10;6lplszy/yjpwtXXAhffovR+CdJHqSyl4eJTSi0BURXG2kE6Xzm08s8WclTvHbNPy0xjsHVNo1hps&#10;ei51zwIje9f+U0q33IEHGSYcdAZStlykHXCbaf5qm03DrEi7IDjenmHy/68sfzhs7JMjof8GPRIY&#10;AemsLz064z69dDp+cVKCcYTweIZN9IFwdF7fFPkMIxxDn6+viqKIVbLLz9b58F2AJtGoqENWEljs&#10;sPZhSB1TYi8Dq1apxIwyfzmwZvRklwmjFfptT9oam4/Tb6E+4lIOBr695asWW6+ZD0/MIcE4LYo2&#10;POIhFXQVhZNFSQPu11v+mI+4Y5SSDgVTUYOKpkT9MMjHrPiS51Fg6YaGG41tMqY3eRHjZq/vALU4&#10;xWdheTJjclCjKR3oF9T0MnbDEDMce1Z0O5p3YZAvvgkulsuUhFqyLKzNxvJYOmIWAX3uX5izJ9QD&#10;0vUAo6RY+Qr8ITf+6e1yH5CCxEzEd0DzBDvqMHF7ejNR6H/eU9blZS9+AwAA//8DAFBLAwQUAAYA&#10;CAAAACEAXVOJ6doAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70h9B2srcaMOQY0g&#10;xKmq8iOuBCQ4OvE2jhqv06zbhrfH5VIuK41mNPNtsZpcL444cudJwe0iAYHUeNNRq+Dz4+XmHgQH&#10;TUb3nlDBDzKsytlVoXPjT/SOxyq0IpYQ51qBDWHIpeTGotO88ANS9LZ+dDpEObbSjPoUy10v0yTJ&#10;pNMdxQWrB9xYbHbVwSnInl7XdvjKvvfblN+49rtQ+WelrufT+hFEwClcwnDGj+hQRqbaH8iw6BXE&#10;R8LfPXvpMgVRK1g+3IEsC/kfvvwFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1DC+jhIC&#10;AAAhBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAXVOJ&#10;6doAAAAEAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="4A69D162" w14:textId="58927743" w:rsidR="00C742EF" w:rsidRPr="00C742EF" w:rsidRDefault="00C742EF" w:rsidP="00C742EF">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00C742EF">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                      <w:t>INTERNÉ</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5667EACB" w14:textId="3468BD82" w:rsidR="00C742EF" w:rsidRDefault="00C742EF">
+    <w:pPr>
+      <w:pStyle w:val="Pta"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="313AFA65" wp14:editId="1E101F53">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="795020" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="5080" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2083054775" name="Textové pole 4" descr="INTERNÉ">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="795020" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="75391FFE" w14:textId="2B8D587F" w:rsidR="00C742EF" w:rsidRPr="00C742EF" w:rsidRDefault="00C742EF" w:rsidP="00C742EF">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00C742EF">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                            <w:t>INTERNÉ</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="313AFA65" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textové pole 4" o:spid="_x0000_s1031" type="#_x0000_t202" alt="INTERNÉ" style="position:absolute;margin-left:0;margin-top:0;width:62.6pt;height:29.65pt;z-index:251661312;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB2HFkLEQIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xkc7sacYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0oxU62rqdiF5kiaX689zS/7bUiB+F8C6ai00lOiTAc6tbsKvrzefXp&#10;KyU+MFMzBUZU9Cg8vV18/DDvbClm0ICqhSNYxPiysxVtQrBllnneCM38BKwwGJTgNAt4dbusdqzD&#10;6lplszy/yjpwtXXAhffovT8F6SLVl1Lw8CilF4GoiuJsIZ0undt4Zos5K3eO2ablwxjsHVNo1hps&#10;ei51zwIje9f+U0q33IEHGSYcdAZStlykHXCbaf5qm03DrEi7IDjenmHy/68sfzhs7JMjof8GPRIY&#10;AemsLz064z69dDp+cVKCcYTweIZN9IFwdF7fFPkMIxxDn6+viqKIVbLLz9b58F2AJtGoqENWEljs&#10;sPbhlDqmxF4GVq1SiRll/nJgzejJLhNGK/TbnrR1RVPf6NlCfcSlHJz49pavWmy9Zj48MYcE47Qo&#10;2vCIh1TQVRQGi5IG3K+3/DEfcccoJR0KpqIGFU2J+mGQj1nxJc+jwNINDTca22RMb/Iixs1e3wFq&#10;cYrPwvJkxuSgRlM60C+o6WXshiFmOPas6HY078JJvvgmuFguUxJqybKwNhvLY+mIWQT0uX9hzg6o&#10;B6TrAUZJsfIV+Kfc+Ke3y31AChIzFzQH2FGHidvhzUSh/3lPWZeXvfgNAAD//wMAUEsDBBQABgAI&#10;AAAAIQBdU4np2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSH0Haytxow5BjSDE&#10;qaryI64EJDg68TaOGq/TrNuGt8flUi4rjWY0822xmlwvjjhy50nB7SIBgdR401Gr4PPj5eYeBAdN&#10;RveeUMEPMqzK2VWhc+NP9I7HKrQilhDnWoENYcil5Mai07zwA1L0tn50OkQ5ttKM+hTLXS/TJMmk&#10;0x3FBasH3FhsdtXBKcieXtd2+Mq+99uU37j2u1D5Z6Wu59P6EUTAKVzCcMaP6FBGptofyLDoFcRH&#10;wt89e+kyBVErWD7cgSwL+R++/AUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB2HFkLEQIA&#10;ACEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBdU4np&#10;2gAAAAQBAAAPAAAAAAAAAAAAAAAAAGsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="75391FFE" w14:textId="2B8D587F" w:rsidR="00C742EF" w:rsidRPr="00C742EF" w:rsidRDefault="00C742EF" w:rsidP="00C742EF">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00C742EF">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                      <w:t>INTERNÉ</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="4CDBF7F7" w14:textId="77777777" w:rsidR="00E57821" w:rsidRDefault="00E57821" w:rsidP="00C742EF">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="6B151F96" w14:textId="77777777" w:rsidR="00E57821" w:rsidRDefault="00E57821" w:rsidP="00C742EF">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="32CD67E2" w14:textId="6E1E7374" w:rsidR="00C742EF" w:rsidRDefault="00C742EF">
+    <w:pPr>
+      <w:pStyle w:val="Hlavika"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21402E11" wp14:editId="4C3FC091">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>right</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="795020" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="0" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1114258847" name="Textové pole 2" descr="INTERNÉ">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="795020" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7C975ADF" w14:textId="55861831" w:rsidR="00C742EF" w:rsidRPr="00C742EF" w:rsidRDefault="00C742EF" w:rsidP="00C742EF">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00C742EF">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                            <w:t>INTERNÉ</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="254000" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="21402E11" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textové pole 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="INTERNÉ" style="position:absolute;margin-left:11.4pt;margin-top:0;width:62.6pt;height:29.65pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBANJrgDgIAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC815LdKmkEy4GbwEUB&#10;IwngFDnTFGkJIDkESVtyv75DSrbbNKegF2o2zfLmzfy214ochPMtmIpOJzklwnCoW7Or6M/n1aev&#10;lPjATM0UGFHRo/D0dvHxw7yzpZhBA6oWjmAS48vOVrQJwZZZ5nkjNPMTsMKgU4LTLKDqdlntWIfZ&#10;tcpmeX6VdeBq64AL79F6PzjpIuWXUvDwKKUXgaiKYm8hvS692/hmizkrd47ZpuVjG+wdXWjWGix6&#10;TnXPAiN71/6TSrfcgQcZJhx0BlK2XKQZcJpp/mqaTcOsSLMgON6eYfL/Ly1/OGzskyOh/wY9LjAC&#10;0llfejTGeXrpdPxipwT9COHxDJvoA+FovL4p8hl6OLo+X18VRRGzZJefrfPhuwBNolBRh1tJYLHD&#10;2och9BQSaxlYtUqlzSjzlwFzRkt26TBKod/2Y9tbqI84jYNh0d7yVYs118yHJ+Zws9gmsjU84iMV&#10;dBWFUaKkAffrLXuMR8DRS0mHTKmoQSpTon4YXEQkVRKmN3mRo+aSNiu+5FHbnoLMXt8BknCK92B5&#10;EmNwUCdROtAvSOZlrIYuZjjWrGg4iXdh4C0eAxfLZQpCElkW1mZjeUwdwYpIPvcvzNkR7oB7eoAT&#10;l1j5CvUhNv7p7XIfEPu0kgjsgOaINxIwLXU8lsjwP/UUdTnpxW8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQAeVVyv3QAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGL2I0plTZmUkQo&#10;2IMHqzl422SnSTA7G3a3afLv3XrRy8DjPd77Jt9OphcjOd9ZRnhYJCCIa6s7bhA+P3b3axA+KNaq&#10;t0wIM3nYFtdXucq0PfM7jYfQiFjCPlMIbQhDJqWvWzLKL+xAHL2jdUaFKF0jtVPnWG56mSbJozSq&#10;47jQqoFeWqq/DyeDUE7u7m232b/O1Vc3zsm+XK6PJeLtzfT8BCLQFP7CcMGP6FBEpsqeWHvRI8RH&#10;wu+9eOkqBVEhrDZLkEUu/8MXPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBANJrgDgIA&#10;ABoEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAeVVyv&#10;3QAAAAQBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,20pt,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="7C975ADF" w14:textId="55861831" w:rsidR="00C742EF" w:rsidRPr="00C742EF" w:rsidRDefault="00C742EF" w:rsidP="00C742EF">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00C742EF">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                      <w:t>INTERNÉ</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4C819F44" w14:textId="455C95CF" w:rsidR="00C742EF" w:rsidRDefault="00C742EF">
+    <w:pPr>
+      <w:pStyle w:val="Hlavika"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0BEC02F7" wp14:editId="2CB65F3D">
+              <wp:simplePos x="914400" y="457200"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>right</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="795020" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="0" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="930078301" name="Textové pole 3" descr="INTERNÉ">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="795020" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="72AF43B3" w14:textId="48C52C54" w:rsidR="00C742EF" w:rsidRPr="00C742EF" w:rsidRDefault="00C742EF" w:rsidP="00C742EF">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00C742EF">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                            <w:t>INTERNÉ</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="254000" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="0BEC02F7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textové pole 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="INTERNÉ" style="position:absolute;margin-left:11.4pt;margin-top:0;width:62.6pt;height:29.65pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAdMpyUEAIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LdKg/BcuAmcFHA&#10;SAI4Rc40RVoCSC5B0pbcr++Sku007anohdqXlrszw/ldrxU5COdbMBWdTnJKhOFQt2ZX0R8vq083&#10;lPjATM0UGFHRo/D0bvHxw7yzpZhBA6oWjmAT48vOVrQJwZZZ5nkjNPMTsMJgUoLTLKDrdlntWIfd&#10;tcpmeX6VdeBq64AL7zH6MCTpIvWXUvDwJKUXgaiK4mwhnS6d23hmizkrd47ZpuXjGOwfptCsNXjp&#10;udUDC4zsXftHK91yBx5kmHDQGUjZcpF2wG2m+bttNg2zIu2C4Hh7hsn/v7b88bCxz46E/iv0SGAE&#10;pLO+9BiM+/TS6fjFSQnmEcLjGTbRB8IxeH1b5DPMcEx9vr4qiiJ2yS4/W+fDNwGaRKOiDllJYLHD&#10;2oeh9FQS7zKwapVKzCjzWwB7xkh2mTBaod/2pK3fTL+F+ohLORj49pavWrx6zXx4Zg4JxmlRtOEJ&#10;D6mgqyiMFiUNuJ9/i8d6xB2zlHQomIoaVDQl6rtBPqK2kjG9zYscPZe8WfElj972VGT2+h5Qi1N8&#10;FpYnMxYHdTKlA/2Kml7G2zDFDMc7KxpO5n0Y5ItvgovlMhWhliwLa7OxPLaOmEVAX/pX5uyIekC6&#10;HuEkKVa+A3+ojX96u9wHpCAxE/Ed0BxhRx0mbsc3E4X+1k9Vl5e9+AUAAP//AwBQSwMEFAAGAAgA&#10;AAAhAB5VXK/dAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwYvYjSmVNmZS&#10;RCjYgwerOXjbZKdJMDsbdrdp8u/detHLwOM93vsm306mFyM531lGeFgkIIhrqztuED4/dvdrED4o&#10;1qq3TAgzedgW11e5yrQ98zuNh9CIWMI+UwhtCEMmpa9bMsov7EAcvaN1RoUoXSO1U+dYbnqZJsmj&#10;NKrjuNCqgV5aqr8PJ4NQTu7ubbfZv87VVzfOyb5cro8l4u3N9PwEItAU/sJwwY/oUESmyp5Ye9Ej&#10;xEfC77146SoFUSGsNkuQRS7/wxc/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAB0ynJQQ&#10;AgAAIQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAB5V&#10;XK/dAAAABAEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,20pt,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="72AF43B3" w14:textId="48C52C54" w:rsidR="00C742EF" w:rsidRPr="00C742EF" w:rsidRDefault="00C742EF" w:rsidP="00C742EF">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00C742EF">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                      <w:t>INTERNÉ</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="028EEA4F" w14:textId="0C4793DE" w:rsidR="00C742EF" w:rsidRDefault="00C742EF">
+    <w:pPr>
+      <w:pStyle w:val="Hlavika"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="310069EA" wp14:editId="7B3DDE2C">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>right</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="795020" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="0" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1500954748" name="Textové pole 1" descr="INTERNÉ">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="795020" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="57CD347F" w14:textId="7663DCD3" w:rsidR="00C742EF" w:rsidRPr="00C742EF" w:rsidRDefault="00C742EF" w:rsidP="00C742EF">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00C742EF">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                            <w:t>INTERNÉ</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="254000" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="310069EA" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textové pole 1" o:spid="_x0000_s1030" type="#_x0000_t202" alt="INTERNÉ" style="position:absolute;margin-left:11.4pt;margin-top:0;width:62.6pt;height:29.65pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDuiIhTEgIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LdKA/BcuAmcFHA&#10;SAI4Rc40RVoCSC5B0pbcr++Ssuw27anohdqXlrszw/l9rxU5COdbMBWdTnJKhOFQt2ZX0e+vq0+3&#10;lPjATM0UGFHRo/D0fvHxw7yzpZhBA6oWjmAT48vOVrQJwZZZ5nkjNPMTsMJgUoLTLKDrdlntWIfd&#10;tcpmeX6ddeBq64AL7zH6OCTpIvWXUvDwLKUXgaiK4mwhnS6d23hmizkrd47ZpuWnMdg/TKFZa/DS&#10;c6tHFhjZu/aPVrrlDjzIMOGgM5Cy5SLtgNtM83fbbBpmRdoFwfH2DJP/f23502FjXxwJ/RfokcAI&#10;SGd96TEY9+ml0/GLkxLMI4THM2yiD4Rj8OauyGeY4Zj6fHNdFEXskl1+ts6HrwI0iUZFHbKSwGKH&#10;tQ9D6VgS7zKwapVKzCjzWwB7xkh2mTBaod/2pK0rejVOv4X6iEs5GPj2lq9avHrNfHhhDgnGaVG0&#10;4RkPqaCrKJwsShpwP/4Wj/WIO2Yp6VAwFTWoaErUN4N8RG0lY3qXFzl6Lnmz4iqP3nYsMnv9AKjF&#10;KT4Ly5MZi4MaTelAv6Gml/E2TDHD8c6KhtF8CIN88U1wsVymItSSZWFtNpbH1hGzCOhr/8acPaEe&#10;kK4nGCXFynfgD7XxT2+X+4AUJGYivgOaJ9hRh4nb05uJQv/VT1WXl734CQAA//8DAFBLAwQUAAYA&#10;CAAAACEAHlVcr90AAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBi9iNKZU2&#10;ZlJEKNiDB6s5eNtkp0kwOxt2t2ny79160cvA4z3e+ybfTqYXIznfWUZ4WCQgiGurO24QPj9292sQ&#10;PijWqrdMCDN52BbXV7nKtD3zO42H0IhYwj5TCG0IQyalr1syyi/sQBy9o3VGhShdI7VT51huepkm&#10;yaM0quO40KqBXlqqvw8ng1BO7u5tt9m/ztVXN87JvlyujyXi7c30/AQi0BT+wnDBj+hQRKbKnlh7&#10;0SPER8LvvXjpKgVRIaw2S5BFLv/DFz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA7oiI&#10;UxICAAAhBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;HlVcr90AAAAEAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,20pt,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="57CD347F" w14:textId="7663DCD3" w:rsidR="00C742EF" w:rsidRPr="00C742EF" w:rsidRDefault="00C742EF" w:rsidP="00C742EF">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00C742EF">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                      <w:t>INTERNÉ</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003C07C1"/>
     <w:rsid w:val="001D3BB3"/>
     <w:rsid w:val="003C07C1"/>
+    <w:rsid w:val="008400A9"/>
+    <w:rsid w:val="00C742EF"/>
+    <w:rsid w:val="00E57821"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w14:docId w14:val="7E8665AD"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="138696A7"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{05EE01EC-EBBF-4BAC-9627-D184F4041278}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -903,50 +1663,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normlny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="003C07C1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Predvolenpsmoodseku">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlnatabuka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
@@ -955,77 +1720,129 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezzoznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Normlnywebov">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normlny"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003C07C1"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Hlavika">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normlny"/>
+    <w:link w:val="HlavikaChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C742EF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HlavikaChar">
+    <w:name w:val="Hlavička Char"/>
+    <w:basedOn w:val="Predvolenpsmoodseku"/>
+    <w:link w:val="Hlavika"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C742EF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pta">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normlny"/>
+    <w:link w:val="PtaChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C742EF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PtaChar">
+    <w:name w:val="Päta Char"/>
+    <w:basedOn w:val="Predvolenpsmoodseku"/>
+    <w:link w:val="Pta"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C742EF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="780682980">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motív balíka Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1247,72 +2064,119 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>367</Words>
-  <Characters>2094</Characters>
+  <Words>384</Words>
+  <Characters>2195</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>17</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>18</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Názov</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>MZV SR</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2457</CharactersWithSpaces>
+  <CharactersWithSpaces>2574</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Spisakova Kristina/TLAC/MZV</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ClassificationContentMarkingHeaderShapeIds">
+    <vt:lpwstr>5976c07c,426a3d9f,376fde5d</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingHeaderFontProps">
+    <vt:lpwstr>#ff0000,12,Aptos</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingHeaderText">
+    <vt:lpwstr>INTERNÉ</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ClassificationContentMarkingFooterShapeIds">
+    <vt:lpwstr>7c28e4b7,73ad39c9,af1f11c</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ClassificationContentMarkingFooterFontProps">
+    <vt:lpwstr>#ff0000,12,Aptos</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ClassificationContentMarkingFooterText">
+    <vt:lpwstr>INTERNÉ</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_8411ea1f-1665-4a34-a3d8-210cc7d6932e_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_8411ea1f-1665-4a34-a3d8-210cc7d6932e_SetDate">
+    <vt:lpwstr>2026-07-20T09:25:52Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_8411ea1f-1665-4a34-a3d8-210cc7d6932e_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_8411ea1f-1665-4a34-a3d8-210cc7d6932e_Name">
+    <vt:lpwstr>Interné</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_8411ea1f-1665-4a34-a3d8-210cc7d6932e_SiteId">
+    <vt:lpwstr>8fe5905d-1a8a-4469-a0d9-11f2c367f0ac</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_8411ea1f-1665-4a34-a3d8-210cc7d6932e_ActionId">
+    <vt:lpwstr>224cb555-44d7-41c9-a6a9-563825ce7f98</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_8411ea1f-1665-4a34-a3d8-210cc7d6932e_ContentBits">
+    <vt:lpwstr>3</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_8411ea1f-1665-4a34-a3d8-210cc7d6932e_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>